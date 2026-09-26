--- v0 (2026-07-29)
+++ v1 (2026-09-26)
@@ -1566,52 +1566,52 @@
   <w:style w:type="character" w:customStyle="1" w:styleId="NormalTok">
     <w:name w:val="NormalTok"/>
     <w:basedOn w:val="VerbatimChar"/>
     <w:rPr/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <ns0:webSettings xmlns:ns0="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <ns0:allowPNG/>
   <ns0:doNotSaveAsSingleFile/>
 </ns0:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId1" Target="numbering.xml" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId2" Target="styles.xml" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Id="rId3" Target="settings.xml" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Id="rId4" Target="webSettings.xml" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Id="rId5" Target="fontTable.xml" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Id="rId6" Target="theme/theme1.xml" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Id="rId7" Target="footnotes.xml" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Id="rId8" Target="comments.xml" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId20" Target="media/rId20.xml" /></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships" />
 </file>
 
 <file path=word/media/rId20.xml><?xml version="1.0" encoding="utf-8"?>
 <Error>
   <Code>AccessDenied</Code>
   <Message>Access Denied</Message>
-  <RequestId>FTEGQ8HF1AARZQ3M</RequestId>
-  <HostId>aZWjGpcggKntsDlzWbNovwFmHKWxEK0BTP4dYIbYWySyOjW8pI34Z0ZuqBhs6pRl7J9MkTsKnf0=</HostId>
+  <RequestId>3JK5KV2TG01PYPQ7</RequestId>
+  <HostId>f3SCfIVX85xg1GHRtEpX4O7BpHRmk/LJzegzmmazTEBpQqi1WuxYgM5ZdPZddI6A/W8Kq62xtdo=</HostId>
 </Error>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>